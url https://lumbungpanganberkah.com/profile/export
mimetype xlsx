--- v1 (2026-08-27)
+++ v2 (2026-10-12)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Daftar Harga" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="235">
   <si>
     <t>KOPERASI LUMBUNG PANGAN BERKAH</t>
   </si>
   <si>
     <t>Daftar Harga Produk</t>
   </si>
   <si>
     <t>Ruko Melati jalan M Kahfi 1 Kav 176 No S1 RT 001/05, Ciganjur, Jakarta Selatan   •   081905101145   •   thisisnandha@gmail.com</t>
   </si>
   <si>
-    <t>Per Agustus 2026</t>
+    <t>Per Oktober 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama Produk</t>
   </si>
   <si>
     <t>Deskripsi</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Harga Satuan</t>
   </si>
   <si>
     <t>Bahan Kering  (1)</t>
   </si>
   <si>
     <t>Mentega Curah</t>
   </si>
   <si>
     <t/>
   </si>
@@ -2268,85 +2268,85 @@
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E68" s="8">
         <v>45000</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="9">
         <v>2</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>83</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E69" s="11">
-        <v>54000</v>
+        <v>57000</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="7">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>84</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E70" s="8">
-        <v>53000</v>
+        <v>56000</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="9">
         <v>4</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>85</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E71" s="11">
-        <v>42000</v>
+        <v>43000</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="7">
         <v>5</v>
       </c>
       <c r="B72" t="s">
         <v>87</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="8">
         <v>105000</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="9">
         <v>6</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>88</v>