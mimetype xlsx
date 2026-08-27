--- v0 (2026-07-13)
+++ v1 (2026-08-27)
@@ -8,103 +8,109 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Daftar Harga" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="235">
   <si>
     <t>KOPERASI LUMBUNG PANGAN BERKAH</t>
   </si>
   <si>
     <t>Daftar Harga Produk</t>
   </si>
   <si>
     <t>Ruko Melati jalan M Kahfi 1 Kav 176 No S1 RT 001/05, Ciganjur, Jakarta Selatan   •   081905101145   •   thisisnandha@gmail.com</t>
   </si>
   <si>
-    <t>Per Juli 2026</t>
+    <t>Per Agustus 2026</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Nama Produk</t>
   </si>
   <si>
     <t>Deskripsi</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Harga Satuan</t>
   </si>
   <si>
+    <t>Bahan Kering  (1)</t>
+  </si>
+  <si>
+    <t>Mentega Curah</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Kg</t>
+  </si>
+  <si>
     <t>Bahan Pokok  (14)</t>
   </si>
   <si>
     <t>Beras Medium 50kg</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Pcs</t>
   </si>
   <si>
     <t>Beras Premium 50kg</t>
   </si>
   <si>
     <t>each</t>
   </si>
   <si>
     <t>Dimsum 1Kg isi 40</t>
   </si>
   <si>
-    <t>Kg</t>
-[...1 lines deleted...]
-  <si>
     <t>French Fries Shoestring</t>
   </si>
   <si>
     <t>Garam</t>
   </si>
   <si>
     <t>Gula Merah</t>
   </si>
   <si>
     <t>Gula Pasir 1Kg</t>
   </si>
   <si>
     <t>Spageti Sedani</t>
   </si>
   <si>
     <t>Tepung Beras Rosbrand</t>
   </si>
   <si>
     <t>Tepung Maizena</t>
   </si>
   <si>
     <t>Tepung Panir</t>
   </si>
   <si>
     <t>Tepung Tapioka</t>
@@ -145,207 +151,228 @@
   <si>
     <t>Melon (daging orange)</t>
   </si>
   <si>
     <t>Melon Besar (daging hijau)</t>
   </si>
   <si>
     <t>Melon Premium</t>
   </si>
   <si>
     <t>Nanas</t>
   </si>
   <si>
     <t>Buah</t>
   </si>
   <si>
     <t>Pisang Ambon</t>
   </si>
   <si>
     <t>Pisang Lampung</t>
   </si>
   <si>
     <t>Semangka 5kg</t>
   </si>
   <si>
-    <t>Bumbu  (21)</t>
+    <t>Bumbu  (27)</t>
   </si>
   <si>
     <t>Agar Swallow</t>
   </si>
   <si>
     <t>Apple Cider</t>
   </si>
   <si>
     <t>Botol</t>
   </si>
   <si>
     <t>Asem Jawa</t>
   </si>
   <si>
     <t>Bawang Goreng</t>
   </si>
   <si>
+    <t>Bawang Putih Bubuk</t>
+  </si>
+  <si>
     <t>Bumbu Ungkep Ayam</t>
   </si>
   <si>
     <t>Cuka Dixi</t>
   </si>
   <si>
     <t>Cuka apel nutrifarm 500ml</t>
   </si>
   <si>
     <t>Kara Santan 200ml</t>
   </si>
   <si>
     <t>Dus</t>
   </si>
   <si>
+    <t>Kecap Bango 950ml</t>
+  </si>
+  <si>
+    <t>Pack</t>
+  </si>
+  <si>
     <t>Kecap Bango Jerigen</t>
   </si>
   <si>
     <t>Kikkoman Kecap Asin 1lt</t>
   </si>
   <si>
     <t>Kikoman Soy Sauce 1.6l</t>
   </si>
   <si>
     <t>Kikoman garlic teriyaki sauce 300gr</t>
   </si>
   <si>
     <t>Lada Bubuk</t>
   </si>
   <si>
     <t>Lada Putih Bubuk</t>
   </si>
   <si>
+    <t>Lengkuas Giling</t>
+  </si>
+  <si>
     <t>Masako</t>
   </si>
   <si>
     <t>Minyak Wijen</t>
   </si>
   <si>
     <t>Royco Ayam</t>
   </si>
   <si>
     <t>Sambal Tomat 5 Kg</t>
   </si>
   <si>
     <t>5 Kg</t>
   </si>
   <si>
     <t>Saori Teriyaki</t>
   </si>
   <si>
     <t>Liter</t>
   </si>
   <si>
     <t>Saori Tiram</t>
   </si>
   <si>
+    <t>Saos Sambal Delmonte</t>
+  </si>
+  <si>
+    <t>Dirijen</t>
+  </si>
+  <si>
+    <t>Saos Tomat Delmonte</t>
+  </si>
+  <si>
     <t>Sasa 1 Kg</t>
   </si>
   <si>
-    <t>Daging &amp; Ikan  (16)</t>
+    <t>Sasa 250gr</t>
+  </si>
+  <si>
+    <t>Daging &amp; Ikan  (15)</t>
+  </si>
+  <si>
+    <t>Ati Ampela</t>
   </si>
   <si>
     <t>Ayam Fillet Dada</t>
   </si>
   <si>
     <t>Ayam Fillet Paha</t>
   </si>
   <si>
-    <t>Ayam Giling</t>
-[...2 lines deleted...]
-    <t>Ayam Karkas</t>
+    <t>Ayam Potong 10</t>
   </si>
   <si>
     <t>Ekor</t>
   </si>
   <si>
-    <t>Ayam Potong 10</t>
-[...4 lines deleted...]
-  <si>
     <t>Cingur</t>
   </si>
   <si>
     <t>Dori Fillet Glazing 50%</t>
   </si>
   <si>
     <t>Kerang Kupas</t>
   </si>
   <si>
     <t>Kikil</t>
   </si>
   <si>
+    <t>Lele Fillet Glazing 30%</t>
+  </si>
+  <si>
     <t>Lele Fillet Non Glazing</t>
   </si>
   <si>
     <t>Sandung Lamur</t>
   </si>
   <si>
     <t>Telur Asin</t>
   </si>
   <si>
     <t>Telur Ayam</t>
   </si>
   <si>
     <t>Telur Puyuh</t>
   </si>
   <si>
     <t>Usus</t>
   </si>
   <si>
     <t>Minyak  (1)</t>
   </si>
   <si>
     <t>Minyak Fortune 2Lt</t>
   </si>
   <si>
     <t>Perlengkapan  (5)</t>
   </si>
   <si>
     <t>Glove</t>
   </si>
   <si>
     <t>Haircap</t>
   </si>
   <si>
     <t>Kain Microfiber</t>
   </si>
   <si>
     <t>Masker</t>
   </si>
   <si>
     <t>Sabun Cuci Piring 5lt</t>
   </si>
   <si>
-    <t>Rempah  (25)</t>
+    <t>Rempah  (26)</t>
   </si>
   <si>
     <t>Adas Manis</t>
   </si>
   <si>
     <t>Andaliman</t>
   </si>
   <si>
     <t>Biji Pala</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>Biji wijen putih sangrai</t>
   </si>
   <si>
     <t>Bunga Lawang</t>
   </si>
   <si>
     <t>Cengkeh</t>
   </si>
   <si>
     <t>Daun Jeruk</t>
   </si>
@@ -373,60 +400,63 @@
   <si>
     <t>Kayu Manis</t>
   </si>
   <si>
     <t>Kemiri</t>
   </si>
   <si>
     <t>Kencur</t>
   </si>
   <si>
     <t>Ketumbar</t>
   </si>
   <si>
     <t>Ketumbar Bubuk</t>
   </si>
   <si>
     <t>Kunyit</t>
   </si>
   <si>
     <t>Kunyit Giling</t>
   </si>
   <si>
     <t>Lada Biji</t>
   </si>
   <si>
+    <t>Laos Bulat</t>
+  </si>
+  <si>
     <t>Lengkuas</t>
   </si>
   <si>
     <t>Pala</t>
   </si>
   <si>
     <t>Sereh</t>
   </si>
   <si>
-    <t>Sayuran  (71)</t>
+    <t>Sayuran  (73)</t>
   </si>
   <si>
     <t>Baby Buncis</t>
   </si>
   <si>
     <t>Baby Pakcoy</t>
   </si>
   <si>
     <t>Bawang Bombay</t>
   </si>
   <si>
     <t>Bawang Bombay Kupas</t>
   </si>
   <si>
     <t>Bawang Merah Giling</t>
   </si>
   <si>
     <t>Bawang Merah Kulit</t>
   </si>
   <si>
     <t>Bawang Merah Kupas</t>
   </si>
   <si>
     <t>Bawang Putih Giling</t>
   </si>
@@ -457,50 +487,53 @@
   <si>
     <t>Cabe Kering</t>
   </si>
   <si>
     <t>Cabe Keriting Hijau</t>
   </si>
   <si>
     <t>Cabe Merah Besar</t>
   </si>
   <si>
     <t>Cabe Merah Keriting</t>
   </si>
   <si>
     <t>Cabe Rawit Hijau</t>
   </si>
   <si>
     <t>Cabe Rawit Merah</t>
   </si>
   <si>
     <t>Daun Bawang</t>
   </si>
   <si>
     <t>Daun Pandan</t>
   </si>
   <si>
+    <t>Daun Pepaya</t>
+  </si>
+  <si>
     <t>Daun Pisang</t>
   </si>
   <si>
     <t>Daun Selada</t>
   </si>
   <si>
     <t>Daun Singkong</t>
   </si>
   <si>
     <t>Edamame</t>
   </si>
   <si>
     <t>Jagung Manis Kulit</t>
   </si>
   <si>
     <t>Jagung Manis Kupas</t>
   </si>
   <si>
     <t>Jamur Kuping</t>
   </si>
   <si>
     <t>Jamur Merang</t>
   </si>
   <si>
     <t>Jamur Tiram</t>
@@ -562,50 +595,53 @@
   <si>
     <t>Paprika Hijau</t>
   </si>
   <si>
     <t>Paprika Kuning</t>
   </si>
   <si>
     <t>Paprika Merah</t>
   </si>
   <si>
     <t>Pare</t>
   </si>
   <si>
     <t>Pete</t>
   </si>
   <si>
     <t>Ikat</t>
   </si>
   <si>
     <t>Putren</t>
   </si>
   <si>
     <t>Sawi Hijau</t>
   </si>
   <si>
+    <t>Sawi Pahit</t>
+  </si>
+  <si>
     <t>Sawi Putih</t>
   </si>
   <si>
     <t>Seledri</t>
   </si>
   <si>
     <t>Singkong</t>
   </si>
   <si>
     <t>Tauge</t>
   </si>
   <si>
     <t>Terong Lalap</t>
   </si>
   <si>
     <t>Terong Ungu</t>
   </si>
   <si>
     <t>Timun</t>
   </si>
   <si>
     <t>Toge Dele</t>
   </si>
   <si>
     <t>Toge Panjang</t>
@@ -613,90 +649,111 @@
   <si>
     <t>Tomat Hijau</t>
   </si>
   <si>
     <t>Tomat Merah</t>
   </si>
   <si>
     <t>Wortel</t>
   </si>
   <si>
     <t>Wortel Impor</t>
   </si>
   <si>
     <t>Sayuran Frozen  (3)</t>
   </si>
   <si>
     <t>Jagung Frozen</t>
   </si>
   <si>
     <t>Kacang Polong Frozen</t>
   </si>
   <si>
     <t>Mix Vegetabel Frozen</t>
   </si>
   <si>
+    <t>Sembako  (1)</t>
+  </si>
+  <si>
+    <t>Mie Kuning Basah</t>
+  </si>
+  <si>
     <t>Susu  (2)</t>
   </si>
   <si>
     <t>Susu 110ml</t>
   </si>
   <si>
     <t>Susu 125ml</t>
   </si>
   <si>
-    <t>Tahu &amp; Tempe  (6)</t>
+    <t>Tahu &amp; Tempe  (7)</t>
   </si>
   <si>
     <t>Tahu Coklat Segitiga</t>
   </si>
   <si>
+    <t>Tahu Goreng</t>
+  </si>
+  <si>
     <t>Tahu Kuning</t>
   </si>
   <si>
     <t>Tahu Pong</t>
   </si>
   <si>
     <t>Tahu Putih</t>
   </si>
   <si>
     <t>Tempe 400gr</t>
   </si>
   <si>
     <t>Tempe 800gr</t>
   </si>
   <si>
-    <t>Lainnya  (4)</t>
+    <t>Lainnya  (8)</t>
+  </si>
+  <si>
+    <t>Asam Jawa Bumbu</t>
+  </si>
+  <si>
+    <t>Bumbu Komplit Dapur</t>
   </si>
   <si>
     <t>Daun Melinjo</t>
   </si>
   <si>
     <t>Jamur Enoki</t>
   </si>
   <si>
+    <t>Kecap Nasional</t>
+  </si>
+  <si>
     <t>Kemangi</t>
+  </si>
+  <si>
+    <t>Saus Tomat Del Monte</t>
   </si>
   <si>
     <t>Terasi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;Rp&quot; #,##0"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1A3A2A"/>
       <sz val="16"/>
     </font>
@@ -1114,51 +1171,51 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:E200"/>
+  <dimension ref="A1:E217"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="46" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
@@ -1206,3247 +1263,3522 @@
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="7">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="8">
-        <v>775000</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="9">
-[...2 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="A9" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C9" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="8">
-        <v>65000</v>
+        <v>775000</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B11" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="11">
-        <v>25000</v>
+        <v>825000</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>18</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E12" s="8">
-        <v>11000</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E13" s="11">
-        <v>22000</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E14" s="8">
-        <v>20000</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E15" s="11">
-        <v>23000</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="7">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E16" s="8">
-        <v>18500</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="9">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E17" s="11">
-        <v>25000</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="7">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E18" s="8">
-        <v>180000</v>
+        <v>18500</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="9">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E19" s="11">
-        <v>11250</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="7">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E20" s="8">
-        <v>11000</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="9">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D21" s="9" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E21" s="11">
-        <v>245000</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="6" t="s">
+      <c r="A22" s="7">
+        <v>13</v>
+      </c>
+      <c r="B22" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="6"/>
-[...2 lines deleted...]
-      <c r="E22" s="6"/>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="8">
+        <v>14000</v>
+      </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="7">
-[...2 lines deleted...]
-      <c r="B23" t="s">
+      <c r="A23" s="9">
+        <v>14</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C23" t="s">
-[...6 lines deleted...]
-        <v>21000</v>
+      <c r="C23" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E23" s="11">
+        <v>250000</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="9">
-[...2 lines deleted...]
-      <c r="B24" s="10" t="s">
+      <c r="A24" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C24" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="8">
-        <v>40000</v>
+        <v>21000</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B26" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="C26" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" s="11">
-        <v>19000</v>
+        <v>500000</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E27" s="8">
-        <v>17000</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>35</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E28" s="11">
-        <v>60000</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B29" t="s">
         <v>36</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E29" s="8">
-        <v>15000</v>
+        <v>17000</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E30" s="11">
-        <v>13000</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="7">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>38</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E31" s="8">
-        <v>14000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="9">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E32" s="11">
-        <v>15000</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="7">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>40</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E33" s="8">
-        <v>22000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="9">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B34" s="10" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E34" s="11">
-        <v>1500</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="7">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B35" t="s">
+        <v>42</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" s="8">
-        <v>900</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="9">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>44</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E36" s="11">
-        <v>14500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="6" t="s">
+      <c r="A37" s="7">
+        <v>13</v>
+      </c>
+      <c r="B37" t="s">
         <v>45</v>
       </c>
-      <c r="B37" s="6"/>
-[...2 lines deleted...]
-      <c r="E37" s="6"/>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E37" s="8">
+        <v>900</v>
+      </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A38" s="7">
-[...2 lines deleted...]
-      <c r="B38" t="s">
+      <c r="A38" s="9">
+        <v>14</v>
+      </c>
+      <c r="B38" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C38" t="s">
-[...6 lines deleted...]
-        <v>65000</v>
+      <c r="C38" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="11">
+        <v>13000</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" s="9">
-[...2 lines deleted...]
-      <c r="B39" s="10" t="s">
+      <c r="A39" s="6" t="s">
         <v>47</v>
       </c>
-      <c r="C39" s="10" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B39" s="6"/>
+      <c r="C39" s="6"/>
+      <c r="D39" s="6"/>
+      <c r="E39" s="6"/>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" s="7" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E40" s="8">
-        <v>23000</v>
+        <v>65000</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="9">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B41" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="C41" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="11">
-        <v>86250</v>
+        <v>100000</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>51</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" s="8">
-        <v>28000</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="9">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B43" s="10" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="E43" s="11">
-        <v>25000</v>
+        <v>120000</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="7">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B44" t="s">
         <v>53</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E44" s="8">
-        <v>44000</v>
+        <v>70000</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="9">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E45" s="11">
-        <v>160000</v>
+        <v>28000</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="7">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B46" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="7" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="E46" s="8">
-        <v>206000</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="9">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E47" s="11">
-        <v>140000</v>
+        <v>44000</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="7">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
+        <v>57</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48" s="8">
-        <v>120000</v>
+        <v>160000</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="9">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B49" s="10" t="s">
         <v>59</v>
       </c>
       <c r="C49" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
       <c r="E49" s="11">
-        <v>30000</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="7">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E50" s="8">
-        <v>120000</v>
+        <v>206000</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="9">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C51" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="E51" s="11">
-        <v>35000</v>
+        <v>140000</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="7">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" s="8">
-        <v>40000</v>
+        <v>120000</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="9">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C53" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="E53" s="11">
-        <v>60000</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="7">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E54" s="8">
-        <v>44000</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="9">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C55" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="E55" s="11">
-        <v>95000</v>
+        <v>35000</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="7">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B56" t="s">
         <v>67</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="E56" s="8">
-        <v>60000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="9">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C57" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="E57" s="11">
-        <v>55000</v>
+        <v>40000</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="7">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B58" t="s">
+        <v>69</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E58" s="8">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59" s="9">
+        <v>20</v>
+      </c>
+      <c r="B59" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="C58" t="s">
-[...16 lines deleted...]
-      <c r="E59" s="6"/>
+      <c r="C59" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="11">
+        <v>44000</v>
+      </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="7">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B60" t="s">
+        <v>71</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="C60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="8">
-        <v>45000</v>
+        <v>95000</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="9">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B61" s="10" t="s">
         <v>73</v>
       </c>
       <c r="C61" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>16</v>
+        <v>74</v>
       </c>
       <c r="E61" s="11">
-        <v>44000</v>
+        <v>60000</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="7">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="B62" t="s">
+        <v>75</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="C62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" s="8">
-        <v>50000</v>
+        <v>55000</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="9">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C63" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E63" s="11">
-        <v>38000</v>
+        <v>130000</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="7">
-        <v>5</v>
+        <v>25</v>
       </c>
       <c r="B64" t="s">
+        <v>78</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" s="8">
-        <v>38000</v>
+        <v>110000</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="9">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C65" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>76</v>
+        <v>15</v>
       </c>
       <c r="E65" s="11">
-        <v>38000</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="7">
-        <v>7</v>
+        <v>27</v>
       </c>
       <c r="B66" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="7" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
       <c r="E66" s="8">
-        <v>105000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A67" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="A67" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="6"/>
+      <c r="E67" s="6"/>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="7">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B68" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E68" s="8">
         <v>45000</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="9">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C69" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E69" s="11">
-        <v>30000</v>
+        <v>54000</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="7">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E70" s="8">
-        <v>73000</v>
+        <v>53000</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="9">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B71" s="10" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>16</v>
+        <v>86</v>
       </c>
       <c r="E71" s="11">
-        <v>55000</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="7">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B72" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E72" s="8">
-        <v>4000</v>
+        <v>105000</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="9">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E73" s="11">
-        <v>25000</v>
+        <v>35000</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B74" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E74" s="8">
         <v>45000</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="9">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C75" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E75" s="11">
         <v>30000</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A76" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E76" s="6"/>
+      <c r="A76" s="7">
+        <v>9</v>
+      </c>
+      <c r="B76" t="s">
+        <v>91</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E76" s="8">
+        <v>51500</v>
+      </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A77" s="7">
+      <c r="A77" s="9">
+        <v>10</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="11">
+        <v>73000</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" s="7">
+        <v>11</v>
+      </c>
+      <c r="B78" t="s">
+        <v>93</v>
+      </c>
+      <c r="C78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E78" s="8">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" s="9">
+        <v>12</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>94</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E79" s="11">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" s="7">
+        <v>13</v>
+      </c>
+      <c r="B80" t="s">
+        <v>95</v>
+      </c>
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="8">
+        <v>28000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" s="9">
+        <v>14</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="11">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" s="7">
+        <v>15</v>
+      </c>
+      <c r="B82" t="s">
+        <v>97</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="8">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B83" s="6"/>
+      <c r="C83" s="6"/>
+      <c r="D83" s="6"/>
+      <c r="E83" s="6"/>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" s="7">
         <v>1</v>
       </c>
-      <c r="B77" t="s">
-[...8 lines deleted...]
-      <c r="E77" s="8">
+      <c r="B84" t="s">
+        <v>99</v>
+      </c>
+      <c r="C84" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="E84" s="8">
         <v>260000</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A79" s="7">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" s="7">
         <v>1</v>
       </c>
-      <c r="B79" t="s">
-[...8 lines deleted...]
-      <c r="E79" s="8">
+      <c r="B86" t="s">
+        <v>101</v>
+      </c>
+      <c r="C86" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E86" s="8">
         <v>55000</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A80" s="9">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" s="9">
         <v>2</v>
       </c>
-      <c r="B80" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E80" s="11">
+      <c r="B87" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E87" s="11">
         <v>45000</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A81" s="7">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" s="7">
         <v>3</v>
       </c>
-      <c r="B81" t="s">
-[...5 lines deleted...]
-      <c r="D81" s="7" t="s">
+      <c r="B88" t="s">
+        <v>103</v>
+      </c>
+      <c r="C88" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E88" s="8">
+        <v>85000</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" s="9">
+        <v>4</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E89" s="11">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" s="7">
+        <v>5</v>
+      </c>
+      <c r="B90" t="s">
+        <v>105</v>
+      </c>
+      <c r="C90" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E90" s="8">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" s="7">
+        <v>1</v>
+      </c>
+      <c r="B92" t="s">
+        <v>107</v>
+      </c>
+      <c r="C92" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="8">
+        <v>52000</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" s="9">
+        <v>2</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C93" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="11">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" s="7">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>109</v>
+      </c>
+      <c r="C94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E94" s="8">
+        <v>209000</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" s="9">
+        <v>4</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="11">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" s="7">
+        <v>5</v>
+      </c>
+      <c r="B96" t="s">
+        <v>112</v>
+      </c>
+      <c r="C96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="8">
+        <v>232000</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" s="9">
+        <v>6</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="11">
+        <v>204500</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" s="7">
+        <v>7</v>
+      </c>
+      <c r="B98" t="s">
+        <v>114</v>
+      </c>
+      <c r="C98" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="8">
+        <v>55000</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" s="9">
+        <v>8</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E99" s="11">
+        <v>57000</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" s="7">
+        <v>9</v>
+      </c>
+      <c r="B100" t="s">
+        <v>116</v>
+      </c>
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="8">
+        <v>13500</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" s="9">
+        <v>10</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C101" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="11">
+        <v>24000</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" s="7">
+        <v>11</v>
+      </c>
+      <c r="B102" t="s">
+        <v>118</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="8">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" s="9">
+        <v>12</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="11">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" s="7">
+        <v>13</v>
+      </c>
+      <c r="B104" t="s">
+        <v>120</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="8">
+        <v>81000</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" s="9">
         <v>14</v>
       </c>
-      <c r="E81" s="8">
-[...56 lines deleted...]
-      <c r="D85" s="7" t="s">
+      <c r="B105" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="11">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" s="7">
+        <v>15</v>
+      </c>
+      <c r="B106" t="s">
+        <v>122</v>
+      </c>
+      <c r="C106" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E106" s="8">
+        <v>133000</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" s="9">
         <v>16</v>
       </c>
-      <c r="E85" s="8">
-[...186 lines deleted...]
-      <c r="E96" s="11">
+      <c r="B107" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C107" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="11">
+        <v>85500</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" s="7">
+        <v>17</v>
+      </c>
+      <c r="B108" t="s">
+        <v>124</v>
+      </c>
+      <c r="C108" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="8">
+        <v>66500</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" s="9">
+        <v>18</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="11">
         <v>40000</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
-[...102 lines deleted...]
-      <c r="A103" s="7">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" s="7">
         <v>19</v>
       </c>
-      <c r="B103" t="s">
-[...8 lines deleted...]
-      <c r="E103" s="8">
+      <c r="B110" t="s">
+        <v>126</v>
+      </c>
+      <c r="C110" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="8">
         <v>50000</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A104" s="9">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" s="9">
         <v>20</v>
       </c>
-      <c r="B104" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E104" s="11">
+      <c r="B111" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="11">
         <v>15000</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A105" s="7">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" s="7">
         <v>21</v>
       </c>
-      <c r="B105" t="s">
-[...8 lines deleted...]
-      <c r="E105" s="8">
+      <c r="B112" t="s">
+        <v>128</v>
+      </c>
+      <c r="C112" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="8">
         <v>16000</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A106" s="9">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" s="9">
         <v>22</v>
       </c>
-      <c r="B106" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E106" s="11">
+      <c r="B113" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="11">
         <v>180000</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A107" s="7">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" s="7">
         <v>23</v>
       </c>
-      <c r="B107" t="s">
-[...8 lines deleted...]
-      <c r="E107" s="8">
+      <c r="B114" t="s">
+        <v>130</v>
+      </c>
+      <c r="C114" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="8">
         <v>15000</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A108" s="9">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" s="9">
         <v>24</v>
       </c>
-      <c r="B108" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E108" s="11">
+      <c r="B115" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C115" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="11">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" s="7">
+        <v>25</v>
+      </c>
+      <c r="B116" t="s">
+        <v>132</v>
+      </c>
+      <c r="C116" t="s">
+        <v>11</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="8">
         <v>250000</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
-[...126 lines deleted...]
-    </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A117" s="7">
-[...12 lines deleted...]
-        <v>52000</v>
+      <c r="A117" s="9">
+        <v>26</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="11">
+        <v>15000</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A118" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="A118" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B118" s="6"/>
+      <c r="C118" s="6"/>
+      <c r="D118" s="6"/>
+      <c r="E118" s="6"/>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="7">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B119" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E119" s="8">
-        <v>48000</v>
+        <v>33000</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="9">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B120" s="10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E120" s="11">
-        <v>42000</v>
+        <v>16000</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="7">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E121" s="8">
-        <v>48000</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="9">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E122" s="11">
-        <v>15000</v>
+        <v>35000</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="7">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B123" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="7" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="E123" s="8">
-        <v>35000</v>
+        <v>55000</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="9">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E124" s="11">
-        <v>32000</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="7">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B125" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E125" s="8">
-        <v>15000</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="9">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E126" s="11">
-        <v>28000</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="7">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B127" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E127" s="8">
-        <v>100000</v>
+        <v>48000</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="9">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E128" s="11">
-        <v>30000</v>
+        <v>42000</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="7">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B129" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E129" s="8">
-        <v>53000</v>
+        <v>48000</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="9">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E130" s="11">
-        <v>35000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="7">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B131" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" s="7" t="s">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="E131" s="8">
-        <v>52000</v>
+        <v>35000</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="9">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B132" s="10" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E132" s="11">
-        <v>47000</v>
+        <v>32000</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="7">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B133" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E133" s="8">
-        <v>17000</v>
+        <v>27000</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="9">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="E134" s="11">
-        <v>13000</v>
+        <v>33000</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="7">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B135" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" s="7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E135" s="8">
-        <v>14000</v>
+        <v>80000</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="9">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E136" s="11">
-        <v>30000</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="7">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B137" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E137" s="8">
-        <v>22000</v>
+        <v>57000</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="9">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E138" s="11">
-        <v>32000</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="7">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B139" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" s="7" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E139" s="8">
-        <v>12000</v>
+        <v>57000</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="9">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E140" s="11">
-        <v>14000</v>
+        <v>50000</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="7">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B141" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E141" s="8">
-        <v>26500</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="9">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="E142" s="11">
-        <v>49500</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="7">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B143" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E143" s="8">
-        <v>27500</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="9">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B144" s="10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E144" s="11">
-        <v>19000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="7">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B145" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E145" s="8">
-        <v>18000</v>
+        <v>22000</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="9">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E146" s="11">
-        <v>17000</v>
+        <v>25000</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="7">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B147" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E147" s="8">
-        <v>43000</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="9">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E148" s="11">
-        <v>14500</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="7">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B149" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E149" s="8">
-        <v>29000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="9">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E150" s="11">
-        <v>24000</v>
+        <v>26500</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="7">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="B151" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E151" s="8">
-        <v>20500</v>
+        <v>49500</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="9">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B152" s="10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E152" s="11">
-        <v>18000</v>
+        <v>27500</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="7">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="B153" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E153" s="8">
-        <v>12000</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="9">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="B154" s="10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E154" s="11">
-        <v>31250</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="7">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="B155" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E155" s="8">
-        <v>17000</v>
+        <v>30000</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="9">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E156" s="11">
-        <v>15000</v>
+        <v>43000</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="7">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="B157" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E157" s="8">
-        <v>10000</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="9">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E158" s="11">
-        <v>19000</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="7">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B159" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E159" s="8">
-        <v>12000</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="9">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="B160" s="10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" s="11">
-        <v>14000</v>
+        <v>20500</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="7">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B161" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" s="8">
-        <v>14000</v>
+        <v>18000</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="9">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E162" s="11">
-        <v>95000</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="7">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="B163" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E163" s="8">
-        <v>165000</v>
+        <v>31500</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="9">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="B164" s="10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E164" s="11">
-        <v>165000</v>
+        <v>34000</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="7">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="B165" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E165" s="8">
-        <v>13000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="9">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B166" s="10" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>181</v>
+        <v>12</v>
       </c>
       <c r="E166" s="11">
-        <v>45000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="7">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="B167" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E167" s="8">
-        <v>22000</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="9">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C168" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E168" s="11">
-        <v>12000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="7">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="B169" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C169" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E169" s="8">
-        <v>15000</v>
+        <v>24500</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="9">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C170" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E170" s="11">
-        <v>40000</v>
+        <v>17000</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="7">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="B171" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E171" s="8">
-        <v>10000</v>
+        <v>102500</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="9">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="B172" s="10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C172" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E172" s="11">
-        <v>20500</v>
+        <v>165000</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="7">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B173" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E173" s="8">
-        <v>14000</v>
+        <v>165000</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="9">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C174" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E174" s="11">
-        <v>13000</v>
+        <v>14000</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="7">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="B175" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="7" t="s">
-        <v>16</v>
+        <v>192</v>
       </c>
       <c r="E175" s="8">
-        <v>18000</v>
+        <v>45000</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="9">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E176" s="11">
-        <v>25000</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="7">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="B177" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E177" s="8">
-        <v>15000</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="9">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E178" s="11">
-        <v>17000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="7">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B179" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E179" s="8">
-        <v>18000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="9">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="B180" s="10" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C180" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E180" s="11">
-        <v>15000</v>
+        <v>38000</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="7">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B181" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" s="7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E181" s="8">
-        <v>18000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A182" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E182" s="6"/>
+      <c r="A182" s="9">
+        <v>64</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="C182" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="11">
+        <v>21000</v>
+      </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="7">
-        <v>1</v>
+        <v>65</v>
       </c>
       <c r="B183" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E183" s="8">
-        <v>31000</v>
+        <v>19000</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="9">
-        <v>2</v>
+        <v>66</v>
       </c>
       <c r="B184" s="10" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C184" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E184" s="11">
-        <v>35000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="7">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="B185" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E185" s="8">
-        <v>31000</v>
+        <v>26000</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A186" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E186" s="6"/>
+      <c r="A186" s="9">
+        <v>68</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>203</v>
+      </c>
+      <c r="C186" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D186" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E186" s="11">
+        <v>25000</v>
+      </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="7">
-        <v>1</v>
+        <v>69</v>
       </c>
       <c r="B187" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E187" s="8">
-        <v>127000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="9">
+        <v>70</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>205</v>
+      </c>
+      <c r="C188" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D188" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E188" s="11">
+        <v>17000</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" s="7">
+        <v>71</v>
+      </c>
+      <c r="B189" t="s">
+        <v>206</v>
+      </c>
+      <c r="C189" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" s="8">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" s="9">
+        <v>72</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="C190" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" s="11">
+        <v>18000</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" s="7">
+        <v>73</v>
+      </c>
+      <c r="B191" t="s">
+        <v>208</v>
+      </c>
+      <c r="C191" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E191" s="8">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" s="6" t="s">
+        <v>209</v>
+      </c>
+      <c r="B192" s="6"/>
+      <c r="C192" s="6"/>
+      <c r="D192" s="6"/>
+      <c r="E192" s="6"/>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" s="7">
+        <v>1</v>
+      </c>
+      <c r="B193" t="s">
+        <v>210</v>
+      </c>
+      <c r="C193" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E193" s="8">
+        <v>31000</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" s="9">
         <v>2</v>
       </c>
-      <c r="B188" s="10" t="s">
-[...56 lines deleted...]
-      <c r="A192" s="7">
+      <c r="B194" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C194" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E194" s="11">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A195" s="7">
         <v>3</v>
       </c>
-      <c r="B192" t="s">
-[...60 lines deleted...]
-        <v>14000</v>
+      <c r="B195" t="s">
+        <v>212</v>
+      </c>
+      <c r="C195" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E195" s="8">
+        <v>31000</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="6" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B196" s="6"/>
       <c r="C196" s="6"/>
       <c r="D196" s="6"/>
       <c r="E196" s="6"/>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="7">
         <v>1</v>
       </c>
       <c r="B197" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" s="7" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="E197" s="8">
-        <v>19000</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A198" s="9">
-[...13 lines deleted...]
-      </c>
+      <c r="A198" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="B198" s="6"/>
+      <c r="C198" s="6"/>
+      <c r="D198" s="6"/>
+      <c r="E198" s="6"/>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B199" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" s="7" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E199" s="8">
-        <v>29000</v>
+        <v>127000</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="9">
+        <v>2</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="C200" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E200" s="11">
+        <v>140000</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A201" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="B201" s="6"/>
+      <c r="C201" s="6"/>
+      <c r="D201" s="6"/>
+      <c r="E201" s="6"/>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A202" s="7">
+        <v>1</v>
+      </c>
+      <c r="B202" t="s">
+        <v>219</v>
+      </c>
+      <c r="C202" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E202" s="8">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A203" s="9">
+        <v>2</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C203" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E203" s="11">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A204" s="7">
+        <v>3</v>
+      </c>
+      <c r="B204" t="s">
+        <v>221</v>
+      </c>
+      <c r="C204" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E204" s="8">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A205" s="9">
         <v>4</v>
       </c>
-      <c r="B200" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E200" s="11">
+      <c r="B205" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C205" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E205" s="11">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A206" s="7">
+        <v>5</v>
+      </c>
+      <c r="B206" t="s">
+        <v>223</v>
+      </c>
+      <c r="C206" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E206" s="8">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A207" s="9">
+        <v>6</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E207" s="11">
+        <v>7000</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A208" s="7">
+        <v>7</v>
+      </c>
+      <c r="B208" t="s">
+        <v>225</v>
+      </c>
+      <c r="C208" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E208" s="8">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A209" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="B209" s="6"/>
+      <c r="C209" s="6"/>
+      <c r="D209" s="6"/>
+      <c r="E209" s="6"/>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A210" s="7">
+        <v>1</v>
+      </c>
+      <c r="B210" t="s">
+        <v>227</v>
+      </c>
+      <c r="C210" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E210" s="8">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A211" s="9">
+        <v>2</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E211" s="11">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A212" s="7">
+        <v>3</v>
+      </c>
+      <c r="B212" t="s">
+        <v>229</v>
+      </c>
+      <c r="C212" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="E212" s="8">
+        <v>19000</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A213" s="9">
+        <v>4</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C213" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E213" s="11">
+        <v>27000</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A214" s="7">
+        <v>5</v>
+      </c>
+      <c r="B214" t="s">
+        <v>231</v>
+      </c>
+      <c r="C214" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E214" s="8">
+        <v>120000</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A215" s="9">
+        <v>6</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C215" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E215" s="11">
+        <v>47500</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A216" s="7">
+        <v>7</v>
+      </c>
+      <c r="B216" t="s">
+        <v>233</v>
+      </c>
+      <c r="C216" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E216" s="8">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A217" s="9">
+        <v>8</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C217" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E217" s="11">
         <v>10000</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="16">
+  <mergeCells count="18">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A7:E7"/>
-    <mergeCell ref="A22:E22"/>
-[...8 lines deleted...]
-    <mergeCell ref="A189:E189"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A67:E67"/>
+    <mergeCell ref="A83:E83"/>
+    <mergeCell ref="A85:E85"/>
+    <mergeCell ref="A91:E91"/>
+    <mergeCell ref="A118:E118"/>
+    <mergeCell ref="A192:E192"/>
     <mergeCell ref="A196:E196"/>
+    <mergeCell ref="A198:E198"/>
+    <mergeCell ref="A201:E201"/>
+    <mergeCell ref="A209:E209"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Daftar Harga</vt:lpstr>
     </vt:vector>